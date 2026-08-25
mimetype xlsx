--- v0 (2026-08-25)
+++ v1 (2026-08-25)
@@ -565,51 +565,51 @@
           <t>8/128</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Blue</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>2 nano-SIM + eSIM</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>18400</v>
+        <v>17900</v>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Honor X8d 8/256 Blue</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Honor</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Honor Phone</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
@@ -626,51 +626,51 @@
           <t>8/256</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Blue</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>2 nano-SIM + eSIM</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L3" t="n">
-        <v>21200</v>
+        <v>21100</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Honor X8d 8/256 Gray</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Honor</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Honor Phone</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>