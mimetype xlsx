--- v0 (2026-08-25)
+++ v1 (2026-08-25)
@@ -515,104 +515,104 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>SIM</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Состояние</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Цена, ₽</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Наличие</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Samsung Galaxy Watch 9 44mm 44mm Graphite</t>
+          <t>Samsung Galaxy Watch 944mm 44mm Graphite</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Samsung</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Galaxy Watch</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GalaxyWatch944mm</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Samsung/GalaxyWatch944mm/Graphite</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Graphite</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>27800</v>
+        <v>27500</v>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Samsung Galaxy Watch 9 44mm 44mm Silver</t>
+          <t>Samsung Galaxy Watch 944mm 44mm Silver</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Samsung</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Galaxy Watch</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>GalaxyWatch944mm</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Samsung/GalaxyWatch944mm/Silver</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
@@ -621,51 +621,51 @@
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L3" t="n">
         <v>27200</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Samsung Galaxy Watch 9 44mm 44mm Silver LTE</t>
+          <t>Samsung Galaxy Watch 944mm 44mm Silver LTE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Samsung</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Galaxy Watch</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>GalaxyWatch944mm</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Samsung/GalaxyWatch944mm/Silver/LTE</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">