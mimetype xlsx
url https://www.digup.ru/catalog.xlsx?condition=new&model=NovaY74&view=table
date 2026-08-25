--- v0 (2026-08-25)
+++ v1 (2026-08-25)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="9" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="7" customWidth="1" min="9" max="9"/>
     <col width="11" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="9" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -637,163 +637,102 @@
           <t>EU</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L3" t="n">
         <v>12800</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Huawei Nova Y74 8/256 Black 2SIM</t>
+          <t>Huawei Nova Y74 8/256 Blue 2SIM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>NovaY74</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Huawei/NovaY74/8/256/Black</t>
+          <t>Huawei/NovaY74/8/256/Blue</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>8/256</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L4" t="n">
         <v>14300</v>
       </c>
       <c r="M4" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="M5" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>