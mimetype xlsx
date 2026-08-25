--- v0 (2026-08-25)
+++ v1 (2026-08-25)
@@ -565,51 +565,51 @@
           <t>12/256</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>53800</v>
+        <v>55400</v>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Huawei Pura 90s Pro 12/256 Orange 2SIM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
@@ -626,51 +626,51 @@
           <t>12/256</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Orange</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L3" t="n">
-        <v>52800</v>
+        <v>53900</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Huawei Pura 90s Pro 12/256 Pink 2SIM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
@@ -687,51 +687,51 @@
           <t>12/256</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L4" t="n">
-        <v>53800</v>
+        <v>53200</v>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Huawei Pura 90s Pro 12/256 White 2SIM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
@@ -748,51 +748,51 @@
           <t>12/256</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>White</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L5" t="n">
-        <v>53800</v>
+        <v>55400</v>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Huawei Pura 90s Pro 12/512 Black 2SIM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
@@ -809,51 +809,51 @@
           <t>12/512</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L6" t="n">
-        <v>62300</v>
+        <v>62900</v>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Huawei Pura 90s Pro 12/512 Orange 2SIM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
@@ -870,51 +870,51 @@
           <t>12/512</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>Orange</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L7" t="n">
-        <v>61900</v>
+        <v>62300</v>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Huawei Pura 90s Pro 12/512 Pink 2SIM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
@@ -992,51 +992,51 @@
           <t>12/512</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>White</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L9" t="n">
-        <v>61900</v>
+        <v>62300</v>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>