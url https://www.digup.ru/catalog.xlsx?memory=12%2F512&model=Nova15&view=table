--- v0 (2026-08-25)
+++ v1 (2026-08-25)
@@ -626,51 +626,51 @@
           <t>12/512</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L3" t="n">
-        <v>28800</v>
+        <v>28100</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Huawei Nova 15 12/512 White 2SIM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Huawei</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Huawei Phone</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
@@ -687,51 +687,51 @@
           <t>12/512</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>White</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>2 nano-SIM</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L4" t="n">
-        <v>26800</v>
+        <v>28100</v>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>