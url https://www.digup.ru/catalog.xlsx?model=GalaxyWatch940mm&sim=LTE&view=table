--- v0 (2026-08-25)
+++ v1 (2026-08-25)
@@ -515,97 +515,97 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>SIM</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Состояние</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Цена, ₽</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Наличие</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Samsung Galaxy Watch 9 40mm 40mm Cream LTE</t>
+          <t>Samsung Galaxy Watch 940mm 40mm Cream LTE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Samsung</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Galaxy Watch</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GalaxyWatch940mm</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Samsung/GalaxyWatch940mm/Cream/LTE</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Cream</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>LTE</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Новый</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>25300</v>
+        <v>25100</v>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>есть</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>